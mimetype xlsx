--- v0 (2026-07-30)
+++ v1 (2026-09-28)
@@ -484,132 +484,132 @@
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>体验店融合目标</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>联启</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>云南联启通讯有限公司_Indirect Retailer</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>云南联启通讯有限公司_BRA</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>579</v>
+        <v>539</v>
       </c>
       <c r="E2" t="n">
-        <v>329</v>
+        <v>286</v>
       </c>
       <c r="F2" t="n">
-        <v>163</v>
+        <v>109</v>
       </c>
       <c r="G2" t="n">
-        <v>110</v>
+        <v>126</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>朝龙</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>宣威市朝龙商贸有限公司_Indirect Retailer</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>宣威市长藤电子产品经营部_BRA</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="E3" t="n">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="F3" t="n">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="G3" t="n">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>同文</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>宣威市同文通讯设备有限公司_Indirect Retailer</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>宣威市同文通讯设备有限公司_BRA</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>80</v>
       </c>
       <c r="E4" t="n">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="F4" t="n">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="G4" t="n">
-        <v>33</v>
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K17"/>
+  <dimension ref="A1:K14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="28" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>所属客户</t>
@@ -666,678 +666,557 @@
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>联启</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>曲靖市宣威市联启通讯建设西路13分店</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>综合卖场</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>钱彩艳</t>
         </is>
       </c>
       <c r="E2" t="n">
-        <v>86</v>
+        <v>59</v>
       </c>
       <c r="F2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G2" t="n">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="H2" t="n">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J2" t="n">
         <v>0</v>
       </c>
       <c r="K2" t="n">
-        <v>30</v>
+        <v>23</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>联启</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>曲靖市宣威市联启通讯建设西路12分店</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>综合卖场</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>周然</t>
         </is>
       </c>
       <c r="E3" t="n">
-        <v>128</v>
+        <v>99</v>
       </c>
       <c r="F3" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G3" t="n">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="H3" t="n">
         <v>28</v>
       </c>
       <c r="I3" t="n">
         <v>3</v>
       </c>
       <c r="J3" t="n">
         <v>0</v>
       </c>
       <c r="K3" t="n">
-        <v>45</v>
+        <v>41</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>联启</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>曲靖市宣威市联启通讯振兴街总店</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>综合卖场</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>陈永鹏</t>
         </is>
       </c>
       <c r="E4" t="n">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="F4" t="n">
         <v>1</v>
       </c>
       <c r="G4" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="H4" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I4" t="n">
         <v>2</v>
       </c>
       <c r="J4" t="n">
         <v>0</v>
       </c>
       <c r="K4" t="n">
-        <v>27</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>联启</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>曲靖市宣威市建设西路联启通讯合作店</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>合作店</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="n">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="F5" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G5" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H5" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="I5" t="n">
         <v>2</v>
       </c>
       <c r="J5" t="n">
         <v>0</v>
       </c>
       <c r="K5" t="n">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>联启</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>曲靖市宣威市振兴街电信营业厅</t>
+          <t>曲靖市宣威市联启通讯智能家居店</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>综合卖场</t>
         </is>
       </c>
-      <c r="D6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>张必然</t>
+        </is>
+      </c>
       <c r="E6" t="n">
-        <v>20</v>
+        <v>84</v>
       </c>
       <c r="F6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G6" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H6" t="n">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="I6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J6" t="n">
         <v>0</v>
       </c>
       <c r="K6" t="n">
-        <v>4</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>联启</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>曲靖市宣威市联启通讯智能家居店</t>
+          <t>云南省曲靖市宣威市建设街联启华为授权体验店</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>综合卖场</t>
-[...6 lines deleted...]
-      </c>
+          <t>体验店</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr"/>
       <c r="E7" t="n">
-        <v>115</v>
+        <v>176</v>
       </c>
       <c r="F7" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G7" t="n">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="H7" t="n">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="I7" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J7" t="n">
         <v>0</v>
       </c>
       <c r="K7" t="n">
-        <v>40</v>
+        <v>75</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>联启</t>
+          <t>朝龙</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>云南省曲靖市宣威市建设街联启华为授权体验店</t>
+          <t>曲靖市宣威振兴街大众通讯2分店</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>体验店</t>
-[...2 lines deleted...]
-      <c r="D8" t="inlineStr"/>
+          <t>综合卖场</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>孔维嘉</t>
+        </is>
+      </c>
       <c r="E8" t="n">
-        <v>154</v>
+        <v>85</v>
       </c>
       <c r="F8" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G8" t="n">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="H8" t="n">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="I8" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J8" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K8" t="n">
-        <v>73</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>朝龙</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>曲靖市宣威振兴街大众通讯2分店</t>
+          <t>曲靖市宣威市大众通讯振兴街店</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>综合卖场</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>孔维嘉</t>
+          <t>马举川</t>
         </is>
       </c>
       <c r="E9" t="n">
-        <v>100</v>
+        <v>125</v>
       </c>
       <c r="F9" t="n">
         <v>0</v>
       </c>
       <c r="G9" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H9" t="n">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="I9" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J9" t="n">
         <v>0</v>
       </c>
       <c r="K9" t="n">
-        <v>23</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>朝龙</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>曲靖市宣威市大众通讯振兴街店</t>
+          <t>云南省曲靖市宣威市文化路恒太城朝龙华为授权体验店</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>综合卖场</t>
-[...6 lines deleted...]
-      </c>
+          <t>体验店</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr"/>
       <c r="E10" t="n">
-        <v>115</v>
+        <v>137</v>
       </c>
       <c r="F10" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G10" t="n">
         <v>8</v>
       </c>
       <c r="H10" t="n">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I10" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="J10" t="n">
         <v>0</v>
       </c>
       <c r="K10" t="n">
-        <v>37</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>朝龙</t>
+          <t>同文</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>云南省曲靖市宣威市文化路恒太城朝龙华为授权体验店</t>
+          <t>曲靖市宣威市杜鹃花雕像文昌通讯合作店</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>体验店</t>
+          <t>合作店</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="n">
-        <v>125</v>
+        <v>40</v>
       </c>
       <c r="F11" t="n">
         <v>0</v>
       </c>
       <c r="G11" t="n">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="H11" t="n">
+        <v>14</v>
+      </c>
+      <c r="I11" t="n">
+        <v>3</v>
+      </c>
+      <c r="J11" t="n">
+        <v>0</v>
+      </c>
+      <c r="K11" t="n">
         <v>20</v>
-      </c>
-[...7 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>同文</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>曲靖市宣威市文昌通讯鑫汇广场店</t>
+          <t>曲靖市宣威市交通门文昌通讯合作店</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>综合卖场</t>
+          <t>合作店</t>
         </is>
       </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="n">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="F12" t="n">
         <v>0</v>
       </c>
       <c r="G12" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H12" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="I12" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J12" t="n">
         <v>0</v>
       </c>
       <c r="K12" t="n">
-        <v>0</v>
+        <v>13</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>同文</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>曲靖宣威市文昌通讯振兴中路二楼总店</t>
+          <t>云南省曲靖市宣威市振兴街同文华为授权体验店</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>综合卖场</t>
-[...6 lines deleted...]
-      </c>
+          <t>体验店</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr"/>
       <c r="E13" t="n">
-        <v>70</v>
+        <v>137</v>
       </c>
       <c r="F13" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G13" t="n">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="H13" t="n">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="I13" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J13" t="n">
         <v>0</v>
       </c>
       <c r="K13" t="n">
-        <v>15</v>
+        <v>41</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>同文</t>
+          <t>九机</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>曲靖市宣威市杜鹃花雕像文昌通讯合作店</t>
+          <t>云南省宣威市九机网1店</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>合作店</t>
-[...2 lines deleted...]
-      <c r="D14" t="inlineStr"/>
+          <t>综合卖场</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>刘博</t>
+        </is>
+      </c>
       <c r="E14" t="n">
-        <v>35</v>
+        <v>130</v>
       </c>
       <c r="F14" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G14" t="n">
+        <v>9</v>
+      </c>
+      <c r="H14" t="n">
+        <v>40</v>
+      </c>
+      <c r="I14" t="n">
         <v>3</v>
       </c>
-      <c r="H14" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="J14" t="n">
         <v>0</v>
       </c>
       <c r="K14" t="n">
-        <v>13</v>
-[...120 lines deleted...]
-        <v>58</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>